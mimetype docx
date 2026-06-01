--- v0 (2025-10-08)
+++ v1 (2026-06-01)
@@ -1,732 +1,800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="461B7BFA" w14:textId="511169BD" w:rsidR="007666B8" w:rsidRPr="00581A7A" w:rsidRDefault="00581A7A" w:rsidP="00011A3E">
+    <w:p w14:paraId="461B7BFA" w14:textId="511169BD" w:rsidR="007666B8" w:rsidRPr="005F281E" w:rsidRDefault="00581A7A" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:spacing w:before="0" w:after="240" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00581A7A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ZAŁATW ZASIŁEK DLA BEZROBOTNYCH PO PRACY ZA GRANICĄ ELEKTRONICZNIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D75CE65" w14:textId="0B7BD036" w:rsidR="00581A7A" w:rsidRDefault="00581A7A" w:rsidP="00581A7A">
+    <w:p w14:paraId="5D75CE65" w14:textId="0B7BD036" w:rsidR="00581A7A" w:rsidRPr="005F281E" w:rsidRDefault="00581A7A" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Odpowiedzialna komórka Wojewódzkiego Urzędu Pracy w Krakowie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EF6117" w14:textId="4B4A0A05" w:rsidR="00581A7A" w:rsidRPr="00581A7A" w:rsidRDefault="00581A7A" w:rsidP="00581A7A">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="27EF6117" w14:textId="4B4A0A05" w:rsidR="00581A7A" w:rsidRPr="005F281E" w:rsidRDefault="00581A7A" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zespół Koordynacji Systemów Zabezpieczenia Społecznego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10636772" w14:textId="4A19F8C4" w:rsidR="00581A7A" w:rsidRPr="00D445C2" w:rsidRDefault="00581A7A" w:rsidP="00D445C2">
+    <w:p w14:paraId="10636772" w14:textId="4A19F8C4" w:rsidR="00581A7A" w:rsidRPr="005F281E" w:rsidRDefault="00581A7A" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D445C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61694D5E" w14:textId="156184B9" w:rsidR="00581A7A" w:rsidRDefault="00932FA1" w:rsidP="00BD75E7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="61694D5E" w14:textId="156184B9" w:rsidR="00581A7A" w:rsidRPr="005F281E" w:rsidRDefault="00932FA1" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plac Na Stawach 1</w:t>
       </w:r>
-      <w:r w:rsidR="00581A7A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00581A7A" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 3</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00581A7A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00581A7A" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
-      <w:r w:rsidR="00581A7A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00581A7A" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2B6FB8" w14:textId="0F1D9BB0" w:rsidR="00BD75E7" w:rsidRDefault="00BD75E7" w:rsidP="00BD75E7">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1F2B6FB8" w14:textId="0F1D9BB0" w:rsidR="00BD75E7" w:rsidRPr="005F281E" w:rsidRDefault="00BD75E7" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adres e-mail: ks@wup-krakow.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AB8AA9" w14:textId="34DF66D0" w:rsidR="00BD75E7" w:rsidRPr="005F281E" w:rsidRDefault="00BD75E7" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telefon: +48 12 350 73 17</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79781785" w14:textId="1638F6FF" w:rsidR="00BD75E7" w:rsidRDefault="00BD75E7" w:rsidP="00BD75E7">
+    <w:p w14:paraId="79781785" w14:textId="1638F6FF" w:rsidR="00BD75E7" w:rsidRPr="005F281E" w:rsidRDefault="00BD75E7" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jeżeli chcesz załatwić zasiłek dla bezrobotnych po pracy za granicą</w:t>
       </w:r>
-      <w:r w:rsidR="00932FA1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00932FA1" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektronicznie</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – wykonaj następujące kroki:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E96AE51" w14:textId="568E32E8" w:rsidR="00BD75E7" w:rsidRDefault="00BD75E7" w:rsidP="00FD3124">
+    <w:p w14:paraId="7E96AE51" w14:textId="2E789AFC" w:rsidR="00BD75E7" w:rsidRPr="005F281E" w:rsidRDefault="00BD75E7" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ze strony internetowej</w:t>
       </w:r>
-      <w:r w:rsidR="00D445C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D445C2" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk89439724"/>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="005F281E" w:rsidRPr="005F281E">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Dokumenty do pobrania - Wojewódz</w:t>
+        </w:r>
+        <w:r w:rsidR="005F281E" w:rsidRPr="005F281E">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>k</w:t>
+        </w:r>
+        <w:r w:rsidR="005F281E" w:rsidRPr="005F281E">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>i Urząd Pracy w Krakowie - Wortal PSZ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD3124" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pobierz i wypełnij następujące dokumenty:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D9FE9D" w14:textId="2E5BC834" w:rsidR="00FD3124" w:rsidRDefault="00FD3124" w:rsidP="00FD3124">
+    <w:p w14:paraId="51D9FE9D" w14:textId="2E5BC834" w:rsidR="00FD3124" w:rsidRPr="005F281E" w:rsidRDefault="00FD3124" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wniosek o ustalenie prawa do zasiłku z tytułu bezrobocia po pracy za granicą,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121C34FB" w14:textId="7F54B7DA" w:rsidR="00FD3124" w:rsidRDefault="00FD3124" w:rsidP="00FD3124">
+    <w:p w14:paraId="121C34FB" w14:textId="7F54B7DA" w:rsidR="00FD3124" w:rsidRPr="005F281E" w:rsidRDefault="00FD3124" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="71502FD7" w14:textId="701E11A4" w:rsidR="00FD3124" w:rsidRDefault="00FD3124" w:rsidP="00FD3124">
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Załącznik nr 1 do wniosku o ustalenie prawa do zasiłku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71502FD7" w14:textId="701E11A4" w:rsidR="00FD3124" w:rsidRPr="005F281E" w:rsidRDefault="00FD3124" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Załącznik nr 2 do wniosku o ustalenie prawa do zasiłku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5454E3" w14:textId="68A47626" w:rsidR="00FD3124" w:rsidRDefault="00FD3124" w:rsidP="00FD3124">
+    <w:p w14:paraId="4C5454E3" w14:textId="68A47626" w:rsidR="00FD3124" w:rsidRPr="005F281E" w:rsidRDefault="00FD3124" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pobrane i wypełnione ww. dokumenty utrwal w formie elektronicznej, w postaci pliku PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0855739D" w14:textId="411C4FB8" w:rsidR="00FD3124" w:rsidRDefault="00FD3124" w:rsidP="00D445C2">
+    <w:p w14:paraId="0855739D" w14:textId="68F93415" w:rsidR="00FD3124" w:rsidRPr="005F281E" w:rsidRDefault="00FD3124" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Podpisz przygotowany przez siebie </w:t>
       </w:r>
-      <w:r w:rsidR="00D445C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D445C2" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>plik PDF korzystając</w:t>
       </w:r>
-      <w:r w:rsidR="00011A3E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00011A3E" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na przykład</w:t>
       </w:r>
-      <w:r w:rsidR="00D445C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D445C2" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00D445C2" w:rsidRPr="00D445C2">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00D445C2" w:rsidRPr="005F281E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Podpisz dokument elektronicznie – wykorzystaj podpis zaufany - Gov.pl - Portal Gov.pl (www.gov.pl)</w:t>
+          <w:t>Podpisz dokument elektronicz</w:t>
+        </w:r>
+        <w:r w:rsidR="00D445C2" w:rsidRPr="005F281E">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="00D445C2" w:rsidRPr="005F281E">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ie – wykorzystaj podpis zaufany - Gov.pl - Portal Gov.pl (www.gov.pl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="515DFC9A" w14:textId="037C94E0" w:rsidR="00D445C2" w:rsidRPr="00932FA1" w:rsidRDefault="00D445C2" w:rsidP="00D445C2">
+    <w:p w14:paraId="3B4FEBC9" w14:textId="6CC7B3FD" w:rsidR="005F281E" w:rsidRPr="005F281E" w:rsidRDefault="005F281E" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pamiętaj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4450DFCE" w14:textId="7C2ABC3B" w:rsidR="005F281E" w:rsidRPr="005F281E" w:rsidRDefault="005F281E" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Podpisz elektronicznie każdy z załączanych dokumentów osobno!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D680CAC" w14:textId="339988C3" w:rsidR="00932FA1" w:rsidRPr="005F281E" w:rsidRDefault="00932FA1" w:rsidP="005F281E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00D445C2">
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podpisany dokument złóż w formie elektronicznej za pośrednictwem usługi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eDoręczeń</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Adres skrzynki </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eDoręczeń</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wojewódzkiego Urzędu Pracy: AE:PL-95885-32051-RCTIU-25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288DC418" w14:textId="59264F09" w:rsidR="00D445C2" w:rsidRPr="005F281E" w:rsidRDefault="00D445C2" w:rsidP="005F281E">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pamiętaj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB3049B" w14:textId="05B642CC" w:rsidR="00D445C2" w:rsidRPr="005F281E" w:rsidRDefault="00011A3E" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Po złożeniu wniosku o ustalenie prawa do zasiłku z tytułu bezrobocia po pracy za granicą w formie elektronicznej Wojewódzki Urząd Pracy w Krakowie kontaktował </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>będzie się z Tobą również wyłącznie w formie elektronicznej. Sprawdzaj regularnie swoją skrzynkę</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE66A7" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BE66A7" w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eDoręczeń</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4526850D" w14:textId="4263D517" w:rsidR="00011A3E" w:rsidRPr="005F281E" w:rsidRDefault="00011A3E" w:rsidP="005F281E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zapoznaj się również z Informatorem WUP w Krakowie do wniosku o ustalenie prawa do zasiłku z tytułu bezrobocia po pracy za granicą dostępnego do pobrania z: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="005F281E" w:rsidRPr="005F281E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Wortal Publicznych Służb Zatrudnienia prowadzony przez Wojewódzki Urząd Pracy w Krakowie - aktualna strona : Elektroniczna skrzynka podawcza e-PUAP (praca.gov.pl)</w:t>
+          <w:t>Dokumenty do</w:t>
         </w:r>
-      </w:hyperlink>
-[...97 lines deleted...]
-        <w:r w:rsidRPr="00FD3124">
+        <w:r w:rsidR="005F281E" w:rsidRPr="005F281E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Wortal Publicznych Służb Zatrudnienia prowadzony przez Wojewódzki Urząd Pracy w Krakowie - aktualna strona : Dokumenty do pobrania (praca.gov.pl)</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="005F281E" w:rsidRPr="005F281E">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>pobrania - Wojewódzki Urząd Pracy w Krakowie - Wortal PSZ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00011A3E" w:rsidRPr="00011A3E" w:rsidSect="00932FA1">
+    <w:sectPr w:rsidR="00011A3E" w:rsidRPr="005F281E" w:rsidSect="00932FA1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1135" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Open Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14EA147D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="249611AC"/>
     <w:lvl w:ilvl="0" w:tplc="43883070">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="17602696">
@@ -792,68 +860,71 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00581A7A"/>
     <w:rsid w:val="00011A3E"/>
     <w:rsid w:val="003C76F0"/>
     <w:rsid w:val="00581A7A"/>
     <w:rsid w:val="005D00D9"/>
+    <w:rsid w:val="005F281E"/>
     <w:rsid w:val="00932FA1"/>
+    <w:rsid w:val="009B1811"/>
     <w:rsid w:val="00BD75E7"/>
     <w:rsid w:val="00BE66A7"/>
     <w:rsid w:val="00D445C2"/>
     <w:rsid w:val="00E863D8"/>
     <w:rsid w:val="00F82A7C"/>
     <w:rsid w:val="00FD3124"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -1398,51 +1469,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D00D9"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wupkrakow.praca.gov.pl/dla-bezrobotnych-i-poszukujacych-pracy/praca-za-granica/informacje-dla-powracajacych-do-kraju/dokumenty-do-pobrania" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wupkrakow.praca.gov.pl/urzad/elektroniczna-skrzynka-podawcza-e-puap" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/gov/podpisz-dokument-elektronicznie-wykorzystaj-podpis-zaufany" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wupkrakow.praca.gov.pl/praca-za-granica/dokumenty-do-pobrania" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/gov/podpisz-dokument-elektronicznie-wykorzystaj-podpis-zaufany" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wupkrakow.praca.gov.pl/praca-za-granica/dokumenty-do-pobrania" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1716,70 +1787,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FB4F088-5027-47A5-AD4E-5662284FF408}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2253</Characters>
+  <Pages>2</Pages>
+  <Words>284</Words>
+  <Characters>1709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2623</CharactersWithSpaces>
+  <CharactersWithSpaces>1990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załatw zasiłek elektronicznie</dc:title>
   <dc:subject/>
   <dc:creator>Marcin Krzos</dc:creator>
   <cp:keywords>WUP Kraków, zasiłek dla bezrobotnych po pracy za granicą, zasiłek po pracy za granicą</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>