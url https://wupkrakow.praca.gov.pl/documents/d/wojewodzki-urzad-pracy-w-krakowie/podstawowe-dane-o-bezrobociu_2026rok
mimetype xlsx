--- v0 (2026-04-28)
+++ v1 (2026-06-16)
@@ -29,80 +29,83 @@
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BR\STATYSTYKA\Dane na stronę www\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3C3AD15-B476-4EEA-A20E-DAE598EFBF20}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05E51F3A-6EC1-47C8-9E4B-8CFD52570EA9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-19308" yWindow="-108" windowWidth="19416" windowHeight="10296" tabRatio="942" xr2:uid="{2094F58F-933C-42DE-8AA1-DB9A69A5EE99}"/>
   </bookViews>
   <sheets>
     <sheet name="Spis tabel " sheetId="2" r:id="rId1"/>
     <sheet name="Tabela 1_styczeń2026" sheetId="14" r:id="rId2"/>
     <sheet name="Tabela 2_luty2026" sheetId="13" r:id="rId3"/>
-    <sheet name="Tabela 3_marzec2026" sheetId="12" state="hidden" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="Tabela 5_maj202" sheetId="10" state="hidden" r:id="rId6"/>
+    <sheet name="Tabela 3_marzec2026" sheetId="12" r:id="rId4"/>
+    <sheet name="Tabela 4_kwiecień2026" sheetId="11" r:id="rId5"/>
+    <sheet name="Tabela 5_maj2026" sheetId="10" state="hidden" r:id="rId6"/>
     <sheet name="Tabela 6_czerwiec2026" sheetId="9" state="hidden" r:id="rId7"/>
     <sheet name="Tabela 7_lipiec2026" sheetId="8" state="hidden" r:id="rId8"/>
     <sheet name="Tabela 8_sierpień2026" sheetId="7" state="hidden" r:id="rId9"/>
     <sheet name="Tabela 9_wrzesień2026" sheetId="6" state="hidden" r:id="rId10"/>
     <sheet name="Tabela 10_październik2026" sheetId="5" state="hidden" r:id="rId11"/>
     <sheet name="Tabela 11_listopad2026" sheetId="3" state="hidden" r:id="rId12"/>
     <sheet name="Tabela 12_grudzień2026" sheetId="4" state="hidden" r:id="rId13"/>
   </sheets>
+  <definedNames>
+    <definedName name="Tabela_3_Podstawowe_dane_o_bezrobociu_w_Małopolsce_w_podziale_na_powiaty__według_stanu_na_koniec_marca_2026_roku.">'Spis tabel '!$A$4</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="36">
   <si>
     <t xml:space="preserve">Jednostka administracyjna </t>
   </si>
   <si>
     <t>Liczba bezrobotnych ogółem na koniec miesiąca</t>
   </si>
   <si>
     <t>Liczba bezrobotnych kobiet na koniec miesiąca</t>
   </si>
   <si>
     <t>Napływ bezrobotnych</t>
   </si>
   <si>
     <t>Napływ ofert pracy</t>
   </si>
   <si>
     <t>Polska</t>
   </si>
   <si>
     <t>woj. małopolskie</t>
   </si>
   <si>
     <t>bocheński</t>
   </si>
   <si>
@@ -160,50 +163,56 @@
     <t>tarnowski</t>
   </si>
   <si>
     <t>wadowicki</t>
   </si>
   <si>
     <t>wielicki</t>
   </si>
   <si>
     <t>tatrzański</t>
   </si>
   <si>
     <t xml:space="preserve">Spis tabel </t>
   </si>
   <si>
     <t>brak danych</t>
   </si>
   <si>
     <t>Stopa bezrobocia w procentach</t>
   </si>
   <si>
     <t xml:space="preserve">Tabela 1_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec stycznia 2026 roku. </t>
   </si>
   <si>
     <t xml:space="preserve">Tabela 2_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec lutego 2026 roku. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabela 3_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec marca 2026 roku. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabela 4_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec kwietnia 2026 roku. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _z_ł_-;\-* #,##0.00\ _z_ł_-;_-* &quot;-&quot;??\ _z_ł_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="59">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2297,416 +2306,50 @@
     <cellStyle name="Uwaga 6 2" xfId="355" xr:uid="{D443B588-E6C1-40D6-AF63-E70557295DB9}"/>
     <cellStyle name="Uwaga 7" xfId="314" xr:uid="{C3D1958B-6BA3-4E25-9446-2F89E10C0D97}"/>
     <cellStyle name="Uwaga 8" xfId="315" xr:uid="{B882538F-179F-47F3-81FF-EF4AFE5ED9E5}"/>
     <cellStyle name="Uwaga 9" xfId="316" xr:uid="{EB6BBB34-6EB7-4736-ACFF-42947CFC986C}"/>
     <cellStyle name="Złe 2" xfId="317" xr:uid="{D6D3CC31-9391-46FF-8F64-6C7C6935CEED}"/>
     <cellStyle name="Zły 2" xfId="318" xr:uid="{C2106FB4-9A56-4FB5-8E32-2B913A8E7D0D}"/>
     <cellStyle name="Zły 3" xfId="321" xr:uid="{D005EDFD-B0A9-4FC0-98EC-16E3510975F4}"/>
   </cellStyles>
   <dxfs count="132">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <name val="Lato"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
-[...364 lines deleted...]
-          <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
@@ -5179,50 +4822,233 @@
         <name val="Lato"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <name val="Lato"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
@@ -5273,50 +5099,233 @@
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Lato"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <name val="Lato"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
@@ -5722,209 +5731,209 @@
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{B27466A1-83E5-49AE-8CA2-DF28E3B04EA1}" name="Tabela1_styczeń2025" displayName="Tabela1_styczeń2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="131" dataDxfId="129" headerRowBorderDxfId="130" tableBorderDxfId="128" totalsRowBorderDxfId="127">
   <autoFilter ref="A1:F25" xr:uid="{6B7CC899-6D45-4B85-8F66-392ED28B4E69}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{F36AD0B3-5523-415D-9D74-8D5E92B0EDA4}" name="Jednostka administracyjna " dataDxfId="126"/>
     <tableColumn id="2" xr3:uid="{562833F0-A4FA-475F-BC47-1ED0118B78B8}" name="Stopa bezrobocia w procentach" dataDxfId="125"/>
     <tableColumn id="3" xr3:uid="{ADD39234-9485-4FDC-B292-342336EAA6E2}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="124"/>
     <tableColumn id="4" xr3:uid="{C7047CAA-C4CE-4D24-BC30-874B56CF8A0C}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="123"/>
     <tableColumn id="5" xr3:uid="{A523692B-2ABB-4641-920C-78FCC67ABF4E}" name="Napływ bezrobotnych" dataDxfId="122"/>
     <tableColumn id="6" xr3:uid="{6C5ECEE9-26D9-49D2-828B-409E23F868AE}" name="Napływ ofert pracy" dataDxfId="121"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{437C1E99-698E-46D2-8501-9E0A2C119E20}" name="Tabela10_październik2025" displayName="Tabela10_październik2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="42" dataDxfId="40" headerRowBorderDxfId="41" tableBorderDxfId="39" totalsRowBorderDxfId="38">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{437C1E99-698E-46D2-8501-9E0A2C119E20}" name="Tabela10_październik2025" displayName="Tabela10_październik2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="32" dataDxfId="30" headerRowBorderDxfId="31" tableBorderDxfId="29" totalsRowBorderDxfId="28">
   <autoFilter ref="A1:F25" xr:uid="{437C1E99-698E-46D2-8501-9E0A2C119E20}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{031E76DF-272A-45BF-BD63-7625AC4598A8}" name="Jednostka administracyjna " dataDxfId="37"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{F9DA7216-884D-467A-870B-3C5FE8C95A54}" name="Napływ ofert pracy" dataDxfId="32"/>
+    <tableColumn id="1" xr3:uid="{031E76DF-272A-45BF-BD63-7625AC4598A8}" name="Jednostka administracyjna " dataDxfId="27"/>
+    <tableColumn id="2" xr3:uid="{3113FB63-E50D-4B30-938E-17F5F302018F}" name="Stopa bezrobocia w procentach" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{C20404B0-BB86-41F7-93FA-35E102DB9967}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="25"/>
+    <tableColumn id="4" xr3:uid="{0E3C5D51-FB51-4422-811B-DB3657312B6F}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="24"/>
+    <tableColumn id="5" xr3:uid="{EFCE7D21-814D-45A3-875B-D6EFD5BEFA58}" name="Napływ bezrobotnych" dataDxfId="23"/>
+    <tableColumn id="6" xr3:uid="{F9DA7216-884D-467A-870B-3C5FE8C95A54}" name="Napływ ofert pracy" dataDxfId="22"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{9D20870D-D012-41C7-BC9A-AAAB3270EB4F}" name="Tabela11_listopad2025" displayName="Tabela11_listopad2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="31" dataDxfId="29" headerRowBorderDxfId="30" tableBorderDxfId="28" totalsRowBorderDxfId="27">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{9D20870D-D012-41C7-BC9A-AAAB3270EB4F}" name="Tabela11_listopad2025" displayName="Tabela11_listopad2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="21" dataDxfId="19" headerRowBorderDxfId="20" tableBorderDxfId="18" totalsRowBorderDxfId="17">
   <autoFilter ref="A1:F25" xr:uid="{9D20870D-D012-41C7-BC9A-AAAB3270EB4F}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{3A505AF2-1374-49F9-BFD0-82BCF4C17CC6}" name="Jednostka administracyjna " dataDxfId="26"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{65FE5E89-A897-44E3-BDD8-4DCDC69FFCF7}" name="Napływ ofert pracy" dataDxfId="21"/>
+    <tableColumn id="1" xr3:uid="{3A505AF2-1374-49F9-BFD0-82BCF4C17CC6}" name="Jednostka administracyjna " dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{A55F9D97-59EC-48E9-BC94-BD077B8947A0}" name="Stopa bezrobocia w procentach" dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{0B0A5C38-6002-46BB-8949-85D443E945EA}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{6E7D3400-0DE5-40FE-85AD-224F78CEF137}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="13"/>
+    <tableColumn id="5" xr3:uid="{2B731A9C-EE5B-4222-9529-A9F5CB6255F1}" name="Napływ bezrobotnych" dataDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{65FE5E89-A897-44E3-BDD8-4DCDC69FFCF7}" name="Napływ ofert pracy" dataDxfId="11"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{FA1AA0D0-A201-4087-9314-D8674B057696}" name="Tabela12_grudzień2025" displayName="Tabela12_grudzień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17" totalsRowBorderDxfId="16">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{FA1AA0D0-A201-4087-9314-D8674B057696}" name="Tabela12_grudzień2025" displayName="Tabela12_grudzień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9" tableBorderDxfId="7" totalsRowBorderDxfId="6">
   <autoFilter ref="A1:F25" xr:uid="{FA1AA0D0-A201-4087-9314-D8674B057696}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{A8B98178-A829-4A2E-9CB0-A2ECC4888574}" name="Jednostka administracyjna " dataDxfId="15"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{3CAD26BB-F1BC-42E3-AA02-8071BCB38218}" name="Napływ ofert pracy" dataDxfId="10"/>
+    <tableColumn id="1" xr3:uid="{A8B98178-A829-4A2E-9CB0-A2ECC4888574}" name="Jednostka administracyjna " dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{7A6FFB6F-CB11-484A-8679-8D477A116A84}" name="Stopa bezrobocia w procentach" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{048C2731-268F-4598-9D3B-BE51D40BCB0B}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{1DDA0E70-7731-45B8-83DE-0CB9AC1BB257}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{D5DD62DE-6C89-4B7F-916A-F6DC694CC4AF}" name="Napływ bezrobotnych" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{3CAD26BB-F1BC-42E3-AA02-8071BCB38218}" name="Napływ ofert pracy" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{83C76B3D-FC13-4C62-8C74-282122EBA9AB}" name="Tabela2_luty2025" displayName="Tabela2_luty2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="120" dataDxfId="118" headerRowBorderDxfId="119" tableBorderDxfId="117" totalsRowBorderDxfId="116">
   <autoFilter ref="A1:F25" xr:uid="{83C76B3D-FC13-4C62-8C74-282122EBA9AB}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{D75C2CD3-87D6-4A54-8480-385FEB26352D}" name="Jednostka administracyjna " dataDxfId="115"/>
-    <tableColumn id="2" xr3:uid="{FDB350FB-90C2-4698-8611-11BAFDFDA670}" name="Stopa bezrobocia w procentach" dataDxfId="9"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{18415F94-1288-4FB3-A78E-693968F0E889}" name="Napływ ofert pracy" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{FDB350FB-90C2-4698-8611-11BAFDFDA670}" name="Stopa bezrobocia w procentach" dataDxfId="114"/>
+    <tableColumn id="3" xr3:uid="{E3F7B633-49BE-4FDC-848C-7E2EDCD2237E}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="113"/>
+    <tableColumn id="4" xr3:uid="{786D5723-F21F-411C-AA27-307E1D073981}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="112"/>
+    <tableColumn id="5" xr3:uid="{CFA7C983-1E91-4BF9-A12D-E5CB2A1C1C22}" name="Napływ bezrobotnych" dataDxfId="111"/>
+    <tableColumn id="6" xr3:uid="{18415F94-1288-4FB3-A78E-693968F0E889}" name="Napływ ofert pracy" dataDxfId="110"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{707756D0-2CF2-4888-8EF9-F59CEBF0BD4C}" name="Tabela3_marzec2025" displayName="Tabela3_marzec2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="114" dataDxfId="112" headerRowBorderDxfId="113" tableBorderDxfId="111" totalsRowBorderDxfId="110">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{707756D0-2CF2-4888-8EF9-F59CEBF0BD4C}" name="Tabela3_marzec2025" displayName="Tabela3_marzec2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="109" dataDxfId="107" headerRowBorderDxfId="108" tableBorderDxfId="106" totalsRowBorderDxfId="105">
   <autoFilter ref="A1:F25" xr:uid="{707756D0-2CF2-4888-8EF9-F59CEBF0BD4C}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{DBBDF43F-DC36-4547-B0EC-9B06EB9866A6}" name="Jednostka administracyjna " dataDxfId="109"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{4C41B90B-58D5-4C52-B47C-4B7804749298}" name="Napływ ofert pracy" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{DBBDF43F-DC36-4547-B0EC-9B06EB9866A6}" name="Jednostka administracyjna " dataDxfId="104"/>
+    <tableColumn id="2" xr3:uid="{FB905952-5563-408D-A5AE-DBD111B331C4}" name="Stopa bezrobocia w procentach" dataDxfId="103"/>
+    <tableColumn id="3" xr3:uid="{7880CE8B-6D08-4A80-AF25-1F95E31505A3}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="102"/>
+    <tableColumn id="4" xr3:uid="{0FD842FA-FCDD-4941-912F-5A753303140A}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="101"/>
+    <tableColumn id="5" xr3:uid="{704B3B8E-7510-4F25-BA4A-2E0C2A791871}" name="Napływ bezrobotnych" dataDxfId="100"/>
+    <tableColumn id="6" xr3:uid="{4C41B90B-58D5-4C52-B47C-4B7804749298}" name="Napływ ofert pracy" dataDxfId="99"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{855D85FC-F653-47C5-958B-7665793D3F16}" name="Tabela4_kwiecień2025" displayName="Tabela4_kwiecień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="108" dataDxfId="106" headerRowBorderDxfId="107" tableBorderDxfId="105" totalsRowBorderDxfId="104">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{855D85FC-F653-47C5-958B-7665793D3F16}" name="Tabela4_kwiecień2025" displayName="Tabela4_kwiecień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="98" dataDxfId="96" headerRowBorderDxfId="97" tableBorderDxfId="95" totalsRowBorderDxfId="94">
   <autoFilter ref="A1:F25" xr:uid="{855D85FC-F653-47C5-958B-7665793D3F16}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{8A9BB12F-B87F-4BEC-8914-3D1018842F35}" name="Jednostka administracyjna " dataDxfId="103"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{3CED6C06-CE6E-47D2-99D4-80C9DAF9017F}" name="Napływ ofert pracy" dataDxfId="98"/>
+    <tableColumn id="1" xr3:uid="{8A9BB12F-B87F-4BEC-8914-3D1018842F35}" name="Jednostka administracyjna " dataDxfId="93"/>
+    <tableColumn id="2" xr3:uid="{C7D41A05-6E4D-4515-89D9-30F506B41264}" name="Stopa bezrobocia w procentach" dataDxfId="92"/>
+    <tableColumn id="3" xr3:uid="{1416970C-1339-40BD-86ED-E77D00CAEAC8}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="91"/>
+    <tableColumn id="4" xr3:uid="{3B7A0B7E-6AF4-4D6F-85C6-49DC57EA2962}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="90"/>
+    <tableColumn id="5" xr3:uid="{D3C21446-B8F7-4646-9338-810D9512D099}" name="Napływ bezrobotnych" dataDxfId="89"/>
+    <tableColumn id="6" xr3:uid="{3CED6C06-CE6E-47D2-99D4-80C9DAF9017F}" name="Napływ ofert pracy" dataDxfId="88"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{2A3E9F65-FDE8-4039-93E6-1D027EA2F57E}" name="Tabela5_maj2025" displayName="Tabela5_maj2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="97" dataDxfId="95" headerRowBorderDxfId="96" tableBorderDxfId="94" totalsRowBorderDxfId="93">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{2A3E9F65-FDE8-4039-93E6-1D027EA2F57E}" name="Tabela5_maj2025" displayName="Tabela5_maj2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="87" dataDxfId="85" headerRowBorderDxfId="86" tableBorderDxfId="84" totalsRowBorderDxfId="83">
   <autoFilter ref="A1:F25" xr:uid="{2A3E9F65-FDE8-4039-93E6-1D027EA2F57E}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{9983D001-0AFA-4912-B7B8-AD9C130688AA}" name="Jednostka administracyjna " dataDxfId="92"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{B9D33722-594E-4714-8F56-EFD7468438DC}" name="Napływ ofert pracy" dataDxfId="87"/>
+    <tableColumn id="1" xr3:uid="{9983D001-0AFA-4912-B7B8-AD9C130688AA}" name="Jednostka administracyjna " dataDxfId="82"/>
+    <tableColumn id="2" xr3:uid="{5CDC9F3B-1AC7-4080-B285-85FD4FAE0DF9}" name="Stopa bezrobocia w procentach" dataDxfId="81"/>
+    <tableColumn id="3" xr3:uid="{EED5A13F-3BE8-40E9-9894-C030928CBFD0}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="80"/>
+    <tableColumn id="4" xr3:uid="{404435BA-821B-49F9-8915-45134770A9D2}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="79"/>
+    <tableColumn id="5" xr3:uid="{670BDF7F-45D8-4748-8549-2D1C1AD6A4A2}" name="Napływ bezrobotnych" dataDxfId="78"/>
+    <tableColumn id="6" xr3:uid="{B9D33722-594E-4714-8F56-EFD7468438DC}" name="Napływ ofert pracy" dataDxfId="77"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{27E02FF0-540F-4CFF-BD51-3BB1D0230139}" name="Tabela6_czerwiec2025" displayName="Tabela6_czerwiec2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="86" dataDxfId="84" headerRowBorderDxfId="85" tableBorderDxfId="83" totalsRowBorderDxfId="82">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{27E02FF0-540F-4CFF-BD51-3BB1D0230139}" name="Tabela6_czerwiec2025" displayName="Tabela6_czerwiec2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="76" dataDxfId="74" headerRowBorderDxfId="75" tableBorderDxfId="73" totalsRowBorderDxfId="72">
   <autoFilter ref="A1:F25" xr:uid="{27E02FF0-540F-4CFF-BD51-3BB1D0230139}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{7E5BC28B-7EBC-4E78-B59D-8ACC4150A0F2}" name="Jednostka administracyjna " dataDxfId="81"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{16D1E67A-8FAC-4E15-B01E-0D003A9A417C}" name="Napływ ofert pracy" dataDxfId="76"/>
+    <tableColumn id="1" xr3:uid="{7E5BC28B-7EBC-4E78-B59D-8ACC4150A0F2}" name="Jednostka administracyjna " dataDxfId="71"/>
+    <tableColumn id="2" xr3:uid="{E0327A65-74AD-4119-936D-EFD485AC45AF}" name="Stopa bezrobocia w procentach" dataDxfId="70"/>
+    <tableColumn id="3" xr3:uid="{9B859449-EE33-4A95-8953-6F5BB069B21F}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="69"/>
+    <tableColumn id="4" xr3:uid="{F9D2E810-9BAD-4FA0-B4F0-50A84FE5EF37}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="68"/>
+    <tableColumn id="5" xr3:uid="{E973EC2C-16A7-41BA-83CA-30373B6B426B}" name="Napływ bezrobotnych" dataDxfId="67"/>
+    <tableColumn id="6" xr3:uid="{16D1E67A-8FAC-4E15-B01E-0D003A9A417C}" name="Napływ ofert pracy" dataDxfId="66"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{630870E1-22F2-470D-9608-6A1DFC2D684D}" name="Tabela7_lipiec2025" displayName="Tabela7_lipiec2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="75" dataDxfId="73" headerRowBorderDxfId="74" tableBorderDxfId="72" totalsRowBorderDxfId="71">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{630870E1-22F2-470D-9608-6A1DFC2D684D}" name="Tabela7_lipiec2025" displayName="Tabela7_lipiec2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="65" dataDxfId="63" headerRowBorderDxfId="64" tableBorderDxfId="62" totalsRowBorderDxfId="61">
   <autoFilter ref="A1:F25" xr:uid="{630870E1-22F2-470D-9608-6A1DFC2D684D}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{5521A434-5315-4E83-8800-105865DE3343}" name="Jednostka administracyjna " dataDxfId="70"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{8F799DAB-A9F7-4FD2-AB12-84367119A602}" name="Napływ ofert pracy" dataDxfId="65"/>
+    <tableColumn id="1" xr3:uid="{5521A434-5315-4E83-8800-105865DE3343}" name="Jednostka administracyjna " dataDxfId="60"/>
+    <tableColumn id="2" xr3:uid="{EC10AF2B-EDAC-467E-903D-A62CD0B43289}" name="Stopa bezrobocia w procentach" dataDxfId="59"/>
+    <tableColumn id="3" xr3:uid="{BAB821A0-9934-4B0B-A589-2CA9A1CC30FE}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="58"/>
+    <tableColumn id="4" xr3:uid="{DB347BBE-C3C2-4E27-9F7A-716B993AA9BA}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="57"/>
+    <tableColumn id="5" xr3:uid="{A92395C9-B60C-4AE2-89DE-E7FE4C89318D}" name="Napływ bezrobotnych" dataDxfId="56"/>
+    <tableColumn id="6" xr3:uid="{8F799DAB-A9F7-4FD2-AB12-84367119A602}" name="Napływ ofert pracy" dataDxfId="55"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{8485B49C-9404-47FB-B988-59846BE8B360}" name="Tabela8_sierpień2025" displayName="Tabela8_sierpień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="64" dataDxfId="62" headerRowBorderDxfId="63" tableBorderDxfId="61" totalsRowBorderDxfId="60">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{8485B49C-9404-47FB-B988-59846BE8B360}" name="Tabela8_sierpień2025" displayName="Tabela8_sierpień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="54" dataDxfId="52" headerRowBorderDxfId="53" tableBorderDxfId="51" totalsRowBorderDxfId="50">
   <autoFilter ref="A1:F25" xr:uid="{8485B49C-9404-47FB-B988-59846BE8B360}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{259DD555-ACAA-4042-B355-6FE483A9F977}" name="Jednostka administracyjna " dataDxfId="59"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{29DD0331-9233-470C-BEFF-265D76C3D982}" name="Napływ ofert pracy" dataDxfId="54"/>
+    <tableColumn id="1" xr3:uid="{259DD555-ACAA-4042-B355-6FE483A9F977}" name="Jednostka administracyjna " dataDxfId="49"/>
+    <tableColumn id="2" xr3:uid="{74616DAD-BBFE-434E-BB42-379508CE88C7}" name="Stopa bezrobocia w procentach" dataDxfId="48"/>
+    <tableColumn id="3" xr3:uid="{97FA3177-E335-4C3A-8E66-334DC642DD65}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="47"/>
+    <tableColumn id="4" xr3:uid="{BA66FCEB-4EA1-4759-9778-27DCAC529F90}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="46"/>
+    <tableColumn id="5" xr3:uid="{3D39F34E-C0DE-4E32-95DB-E838EF5A4D6B}" name="Napływ bezrobotnych" dataDxfId="45"/>
+    <tableColumn id="6" xr3:uid="{29DD0331-9233-470C-BEFF-265D76C3D982}" name="Napływ ofert pracy" dataDxfId="44"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{E99873B8-757A-49CF-8CD7-CC55F0014C87}" name="Tabela9_wrzesień2025" displayName="Tabela9_wrzesień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="53" dataDxfId="51" headerRowBorderDxfId="52" tableBorderDxfId="50" totalsRowBorderDxfId="49">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{E99873B8-757A-49CF-8CD7-CC55F0014C87}" name="Tabela9_wrzesień2025" displayName="Tabela9_wrzesień2025" ref="A1:F25" totalsRowShown="0" headerRowDxfId="43" dataDxfId="41" headerRowBorderDxfId="42" tableBorderDxfId="40" totalsRowBorderDxfId="39">
   <autoFilter ref="A1:F25" xr:uid="{E99873B8-757A-49CF-8CD7-CC55F0014C87}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{EEBDDAB2-C666-403C-8A18-BBC4FCBF9071}" name="Jednostka administracyjna " dataDxfId="48"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{D56FBB0B-BFB4-4F21-9B7E-0994C0260F1C}" name="Napływ ofert pracy" dataDxfId="43"/>
+    <tableColumn id="1" xr3:uid="{EEBDDAB2-C666-403C-8A18-BBC4FCBF9071}" name="Jednostka administracyjna " dataDxfId="38"/>
+    <tableColumn id="2" xr3:uid="{3DD6E1E1-1D97-4E8A-B15E-2AC9B2BFEEE0}" name="Stopa bezrobocia w procentach" dataDxfId="37"/>
+    <tableColumn id="3" xr3:uid="{EA71FDC9-5C38-401F-B86D-D9689098D6F7}" name="Liczba bezrobotnych ogółem na koniec miesiąca" dataDxfId="36"/>
+    <tableColumn id="4" xr3:uid="{C4321CCE-D794-4E8C-A238-9E7B970532D4}" name="Liczba bezrobotnych kobiet na koniec miesiąca" dataDxfId="35"/>
+    <tableColumn id="5" xr3:uid="{0AB6A447-454D-4E79-8B5D-4B37DE0ED1C8}" name="Napływ bezrobotnych" dataDxfId="34"/>
+    <tableColumn id="6" xr3:uid="{D56FBB0B-BFB4-4F21-9B7E-0994C0260F1C}" name="Napływ ofert pracy" dataDxfId="33"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -6238,120 +6247,126 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DE60B69-D342-4DD1-8EA5-B33791F7A05A}">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="133.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="19.2" thickBot="1">
       <c r="A1" s="17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="16.2" thickTop="1">
       <c r="A2" s="16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:1">
-      <c r="A4" s="16"/>
+      <c r="A4" s="16" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" s="16"/>
+      <c r="A5" s="16" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" s="16"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="16"/>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="16"/>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="16"/>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" s="16"/>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="16"/>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="16"/>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="16"/>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" s="6"/>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="6"/>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="6"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="6"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" location="'Tabela 2_luty2026'!A1" display="Tabela 2_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec lutego 2026 roku. " xr:uid="{0824085E-4AF1-42C9-AAA1-1907B5BB7406}"/>
     <hyperlink ref="A2" location="'Tabela 1_styczeń2026'!A1" display="Tabela 1_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec stycznia 2025 roku. " xr:uid="{F397A5AF-6A93-4E09-B14A-9142C5DE16BF}"/>
+    <hyperlink ref="A4" location="'Tabela 3_marzec2026'!A1" display="Tabela 3_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec marca 2026 roku. " xr:uid="{18435CBF-D06F-498B-832F-D7EA4F494524}"/>
+    <hyperlink ref="A5" location="'Tabela 4_kwiecień2026'!A1" display="Tabela 4_Podstawowe dane o bezrobociu w Małopolsce w podziale na powiaty, według stanu na koniec kwietnia 2026 roku. " xr:uid="{29295DBA-DFE7-4E5B-9140-4C1EACEA42DA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD7C0045-5622-4561-B7F4-EE71CB804D07}">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30">
@@ -8526,610 +8541,1088 @@
         <v>2479</v>
       </c>
       <c r="D25" s="8">
         <v>1013</v>
       </c>
       <c r="E25" s="8">
         <v>130</v>
       </c>
       <c r="F25" s="9">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DF753A5-4E45-4C1C-BEC1-D0E6BE7AB918}">
   <dimension ref="A1:F25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:F25"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.6">
       <c r="A2" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="22"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="22">
+        <v>6.1</v>
+      </c>
+      <c r="C2" s="23">
+        <v>949800</v>
+      </c>
+      <c r="D2" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="E2" s="23">
+        <v>99600</v>
+      </c>
+      <c r="F2" s="24" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="3" spans="1:6" ht="15.6">
       <c r="A3" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="3"/>
-[...3 lines deleted...]
-      <c r="F3" s="5"/>
+      <c r="B3" s="3">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C3" s="4">
+        <v>75199</v>
+      </c>
+      <c r="D3" s="4">
+        <v>37504</v>
+      </c>
+      <c r="E3" s="4">
+        <v>7746</v>
+      </c>
+      <c r="F3" s="5">
+        <v>3353</v>
+      </c>
     </row>
     <row r="4" spans="1:6" ht="15.6">
       <c r="A4" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="3"/>
-[...3 lines deleted...]
-      <c r="F4" s="5"/>
+      <c r="B4" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="C4" s="4">
+        <v>1314</v>
+      </c>
+      <c r="D4" s="4">
+        <v>687</v>
+      </c>
+      <c r="E4" s="4">
+        <v>151</v>
+      </c>
+      <c r="F4" s="5">
+        <v>60</v>
+      </c>
     </row>
     <row r="5" spans="1:6" ht="15.6">
       <c r="A5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="3"/>
-[...3 lines deleted...]
-      <c r="F5" s="5"/>
+      <c r="B5" s="3">
+        <v>6.2</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1943</v>
+      </c>
+      <c r="D5" s="4">
+        <v>1058</v>
+      </c>
+      <c r="E5" s="4">
+        <v>206</v>
+      </c>
+      <c r="F5" s="5">
+        <v>116</v>
+      </c>
     </row>
     <row r="6" spans="1:6" ht="15.6">
       <c r="A6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="3"/>
-[...3 lines deleted...]
-      <c r="F6" s="5"/>
+      <c r="B6" s="3">
+        <v>7.7</v>
+      </c>
+      <c r="C6" s="4">
+        <v>2958</v>
+      </c>
+      <c r="D6" s="4">
+        <v>1494</v>
+      </c>
+      <c r="E6" s="4">
+        <v>293</v>
+      </c>
+      <c r="F6" s="5">
+        <v>109</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="15.6">
       <c r="A7" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="3"/>
-[...3 lines deleted...]
-      <c r="F7" s="5"/>
+      <c r="B7" s="3">
+        <v>12.2</v>
+      </c>
+      <c r="C7" s="4">
+        <v>2262</v>
+      </c>
+      <c r="D7" s="4">
+        <v>1156</v>
+      </c>
+      <c r="E7" s="4">
+        <v>175</v>
+      </c>
+      <c r="F7" s="5">
+        <v>73</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="15.6">
       <c r="A8" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="3"/>
-[...3 lines deleted...]
-      <c r="F8" s="5"/>
+      <c r="B8" s="3">
+        <v>8</v>
+      </c>
+      <c r="C8" s="4">
+        <v>2847</v>
+      </c>
+      <c r="D8" s="4">
+        <v>1601</v>
+      </c>
+      <c r="E8" s="4">
+        <v>274</v>
+      </c>
+      <c r="F8" s="5">
+        <v>130</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="15.6">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="3"/>
-[...3 lines deleted...]
-      <c r="F9" s="5"/>
+      <c r="B9" s="3">
+        <v>2.7</v>
+      </c>
+      <c r="C9" s="4">
+        <v>14446</v>
+      </c>
+      <c r="D9" s="4">
+        <v>6828</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1712</v>
+      </c>
+      <c r="F9" s="5">
+        <v>955</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="15.6">
       <c r="A10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="3"/>
-[...3 lines deleted...]
-      <c r="F10" s="5"/>
+      <c r="B10" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="C10" s="4">
+        <v>5130</v>
+      </c>
+      <c r="D10" s="4">
+        <v>2379</v>
+      </c>
+      <c r="E10" s="4">
+        <v>427</v>
+      </c>
+      <c r="F10" s="5">
+        <v>242</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="15.6">
       <c r="A11" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="3"/>
-[...3 lines deleted...]
-      <c r="F11" s="5"/>
+      <c r="B11" s="3">
+        <v>8</v>
+      </c>
+      <c r="C11" s="4">
+        <v>3918</v>
+      </c>
+      <c r="D11" s="4">
+        <v>2084</v>
+      </c>
+      <c r="E11" s="4">
+        <v>403</v>
+      </c>
+      <c r="F11" s="5">
+        <v>49</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="15.6">
       <c r="A12" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="3"/>
-[...3 lines deleted...]
-      <c r="F12" s="5"/>
+      <c r="B12" s="3">
+        <v>6.4</v>
+      </c>
+      <c r="C12" s="4">
+        <v>1009</v>
+      </c>
+      <c r="D12" s="4">
+        <v>501</v>
+      </c>
+      <c r="E12" s="4">
+        <v>80</v>
+      </c>
+      <c r="F12" s="5">
+        <v>30</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="15.6">
       <c r="A13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="3"/>
-[...3 lines deleted...]
-      <c r="F13" s="5"/>
+      <c r="B13" s="3">
+        <v>4.3</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2002</v>
+      </c>
+      <c r="D13" s="4">
+        <v>973</v>
+      </c>
+      <c r="E13" s="4">
+        <v>219</v>
+      </c>
+      <c r="F13" s="5">
+        <v>103</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="15.6">
       <c r="A14" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="3"/>
-[...3 lines deleted...]
-      <c r="F14" s="5"/>
+      <c r="B14" s="3">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C14" s="4">
+        <v>2055</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1096</v>
+      </c>
+      <c r="E14" s="4">
+        <v>236</v>
+      </c>
+      <c r="F14" s="5">
+        <v>77</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="15.6">
       <c r="A15" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="3"/>
-[...3 lines deleted...]
-      <c r="F15" s="5"/>
+      <c r="B15" s="3">
+        <v>8.6</v>
+      </c>
+      <c r="C15" s="4">
+        <v>5989</v>
+      </c>
+      <c r="D15" s="4">
+        <v>3490</v>
+      </c>
+      <c r="E15" s="4">
+        <v>525</v>
+      </c>
+      <c r="F15" s="5">
+        <v>388</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="15.6">
       <c r="A16" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="3"/>
-[...3 lines deleted...]
-      <c r="F16" s="5"/>
+      <c r="B16" s="3">
+        <v>6</v>
+      </c>
+      <c r="C16" s="4">
+        <v>4089</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1793</v>
+      </c>
+      <c r="E16" s="4">
+        <v>463</v>
+      </c>
+      <c r="F16" s="5">
+        <v>143</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="15.6">
       <c r="A17" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="3"/>
-[...3 lines deleted...]
-      <c r="F17" s="5"/>
+      <c r="B17" s="3">
+        <v>7.4</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2932</v>
+      </c>
+      <c r="D17" s="4">
+        <v>1357</v>
+      </c>
+      <c r="E17" s="4">
+        <v>237</v>
+      </c>
+      <c r="F17" s="5">
+        <v>28</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="15.6">
       <c r="A18" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="3"/>
-[...3 lines deleted...]
-      <c r="F18" s="5"/>
+      <c r="B18" s="3">
+        <v>6.1</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2940</v>
+      </c>
+      <c r="D18" s="4">
+        <v>1490</v>
+      </c>
+      <c r="E18" s="4">
+        <v>380</v>
+      </c>
+      <c r="F18" s="5">
+        <v>158</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="15.6">
       <c r="A19" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="3"/>
-[...3 lines deleted...]
-      <c r="F19" s="5"/>
+      <c r="B19" s="3">
+        <v>6.8</v>
+      </c>
+      <c r="C19" s="4">
+        <v>983</v>
+      </c>
+      <c r="D19" s="4">
+        <v>421</v>
+      </c>
+      <c r="E19" s="4">
+        <v>103</v>
+      </c>
+      <c r="F19" s="5">
+        <v>60</v>
+      </c>
     </row>
     <row r="20" spans="1:6" ht="15.6">
       <c r="A20" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="3"/>
-[...3 lines deleted...]
-      <c r="F20" s="5"/>
+      <c r="B20" s="3">
+        <v>5.4</v>
+      </c>
+      <c r="C20" s="4">
+        <v>1641</v>
+      </c>
+      <c r="D20" s="4">
+        <v>743</v>
+      </c>
+      <c r="E20" s="4">
+        <v>214</v>
+      </c>
+      <c r="F20" s="5">
+        <v>84</v>
+      </c>
     </row>
     <row r="21" spans="1:6" ht="15.6">
       <c r="A21" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="3"/>
-[...3 lines deleted...]
-      <c r="F21" s="5"/>
+      <c r="B21" s="3">
+        <v>5.4</v>
+      </c>
+      <c r="C21" s="4">
+        <v>2765</v>
+      </c>
+      <c r="D21" s="4">
+        <v>1483</v>
+      </c>
+      <c r="E21" s="4">
+        <v>268</v>
+      </c>
+      <c r="F21" s="5">
+        <v>167</v>
+      </c>
     </row>
     <row r="22" spans="1:6" ht="15.6">
       <c r="A22" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="3"/>
-[...3 lines deleted...]
-      <c r="F22" s="5"/>
+      <c r="B22" s="3">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="C22" s="4">
+        <v>4968</v>
+      </c>
+      <c r="D22" s="4">
+        <v>2697</v>
+      </c>
+      <c r="E22" s="4">
+        <v>464</v>
+      </c>
+      <c r="F22" s="5">
+        <v>187</v>
+      </c>
     </row>
     <row r="23" spans="1:6" ht="15.6">
       <c r="A23" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="3"/>
-[...3 lines deleted...]
-      <c r="F23" s="5"/>
+      <c r="B23" s="3">
+        <v>6.9</v>
+      </c>
+      <c r="C23" s="4">
+        <v>3841</v>
+      </c>
+      <c r="D23" s="4">
+        <v>1911</v>
+      </c>
+      <c r="E23" s="4">
+        <v>421</v>
+      </c>
+      <c r="F23" s="5">
+        <v>68</v>
+      </c>
     </row>
     <row r="24" spans="1:6" ht="15.6">
       <c r="A24" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="3"/>
-[...3 lines deleted...]
-      <c r="F24" s="5"/>
+      <c r="B24" s="3">
+        <v>4.5</v>
+      </c>
+      <c r="C24" s="4">
+        <v>2574</v>
+      </c>
+      <c r="D24" s="4">
+        <v>1205</v>
+      </c>
+      <c r="E24" s="4">
+        <v>246</v>
+      </c>
+      <c r="F24" s="5">
+        <v>95</v>
+      </c>
     </row>
     <row r="25" spans="1:6" ht="15.6">
       <c r="A25" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="7"/>
-[...3 lines deleted...]
-      <c r="F25" s="9"/>
+      <c r="B25" s="7">
+        <v>9.4</v>
+      </c>
+      <c r="C25" s="8">
+        <v>2593</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1057</v>
+      </c>
+      <c r="E25" s="8">
+        <v>249</v>
+      </c>
+      <c r="F25" s="9">
+        <v>31</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{830E5225-0C04-49E2-BC94-5FFEFA869984}">
   <dimension ref="A1:F25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.6">
       <c r="A2" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="3"/>
-[...3 lines deleted...]
-      <c r="F2" s="21"/>
+      <c r="B2" s="3">
+        <v>6</v>
+      </c>
+      <c r="C2" s="4">
+        <v>934300</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E2" s="4">
+        <v>89300</v>
+      </c>
+      <c r="F2" s="21" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="3" spans="1:6" ht="15.6">
       <c r="A3" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="3"/>
-[...3 lines deleted...]
-      <c r="F3" s="5"/>
+      <c r="B3" s="3">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C3" s="4">
+        <v>74517</v>
+      </c>
+      <c r="D3" s="4">
+        <v>37129</v>
+      </c>
+      <c r="E3" s="4">
+        <v>7080</v>
+      </c>
+      <c r="F3" s="5">
+        <v>3233</v>
+      </c>
     </row>
     <row r="4" spans="1:6" ht="15.6">
       <c r="A4" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="3"/>
-[...3 lines deleted...]
-      <c r="F4" s="5"/>
+      <c r="B4" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="C4" s="4">
+        <v>1329</v>
+      </c>
+      <c r="D4" s="4">
+        <v>714</v>
+      </c>
+      <c r="E4" s="4">
+        <v>148</v>
+      </c>
+      <c r="F4" s="5">
+        <v>55</v>
+      </c>
     </row>
     <row r="5" spans="1:6" ht="15.6">
       <c r="A5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="3"/>
-[...3 lines deleted...]
-      <c r="F5" s="5"/>
+      <c r="B5" s="3">
+        <v>5.9</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1863</v>
+      </c>
+      <c r="D5" s="4">
+        <v>1012</v>
+      </c>
+      <c r="E5" s="4">
+        <v>191</v>
+      </c>
+      <c r="F5" s="5">
+        <v>103</v>
+      </c>
     </row>
     <row r="6" spans="1:6" ht="15.6">
       <c r="A6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="3"/>
-[...3 lines deleted...]
-      <c r="F6" s="5"/>
+      <c r="B6" s="3">
+        <v>7.5</v>
+      </c>
+      <c r="C6" s="4">
+        <v>2881</v>
+      </c>
+      <c r="D6" s="4">
+        <v>1429</v>
+      </c>
+      <c r="E6" s="4">
+        <v>308</v>
+      </c>
+      <c r="F6" s="5">
+        <v>100</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="15.6">
       <c r="A7" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="3"/>
-[...3 lines deleted...]
-      <c r="F7" s="5"/>
+      <c r="B7" s="3">
+        <v>11.9</v>
+      </c>
+      <c r="C7" s="4">
+        <v>2186</v>
+      </c>
+      <c r="D7" s="4">
+        <v>1132</v>
+      </c>
+      <c r="E7" s="4">
+        <v>150</v>
+      </c>
+      <c r="F7" s="5">
+        <v>50</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="15.6">
       <c r="A8" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="3"/>
-[...3 lines deleted...]
-      <c r="F8" s="5"/>
+      <c r="B8" s="3">
+        <v>7.9</v>
+      </c>
+      <c r="C8" s="4">
+        <v>2794</v>
+      </c>
+      <c r="D8" s="4">
+        <v>1554</v>
+      </c>
+      <c r="E8" s="4">
+        <v>247</v>
+      </c>
+      <c r="F8" s="5">
+        <v>65</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="15.6">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="3"/>
-[...3 lines deleted...]
-      <c r="F9" s="5"/>
+      <c r="B9" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="C9" s="4">
+        <v>14825</v>
+      </c>
+      <c r="D9" s="4">
+        <v>7043</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1640</v>
+      </c>
+      <c r="F9" s="5">
+        <v>1141</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="15.6">
       <c r="A10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="3"/>
-[...3 lines deleted...]
-      <c r="F10" s="5"/>
+      <c r="B10" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="C10" s="4">
+        <v>5109</v>
+      </c>
+      <c r="D10" s="4">
+        <v>2356</v>
+      </c>
+      <c r="E10" s="4">
+        <v>412</v>
+      </c>
+      <c r="F10" s="5">
+        <v>295</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="15.6">
       <c r="A11" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="3"/>
-[...3 lines deleted...]
-      <c r="F11" s="5"/>
+      <c r="B11" s="3">
+        <v>7.8</v>
+      </c>
+      <c r="C11" s="4">
+        <v>3826</v>
+      </c>
+      <c r="D11" s="4">
+        <v>2022</v>
+      </c>
+      <c r="E11" s="4">
+        <v>324</v>
+      </c>
+      <c r="F11" s="5">
+        <v>158</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="15.6">
       <c r="A12" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="3"/>
-[...3 lines deleted...]
-      <c r="F12" s="5"/>
+      <c r="B12" s="3">
+        <v>6.3</v>
+      </c>
+      <c r="C12" s="4">
+        <v>988</v>
+      </c>
+      <c r="D12" s="4">
+        <v>498</v>
+      </c>
+      <c r="E12" s="4">
+        <v>79</v>
+      </c>
+      <c r="F12" s="5">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="15.6">
       <c r="A13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="3"/>
-[...3 lines deleted...]
-      <c r="F13" s="5"/>
+      <c r="B13" s="3">
+        <v>4.3</v>
+      </c>
+      <c r="C13" s="4">
+        <v>1998</v>
+      </c>
+      <c r="D13" s="4">
+        <v>978</v>
+      </c>
+      <c r="E13" s="4">
+        <v>207</v>
+      </c>
+      <c r="F13" s="5">
+        <v>76</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="15.6">
       <c r="A14" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="3"/>
-[...3 lines deleted...]
-      <c r="F14" s="5"/>
+      <c r="B14" s="3">
+        <v>4.5</v>
+      </c>
+      <c r="C14" s="4">
+        <v>2010</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1069</v>
+      </c>
+      <c r="E14" s="4">
+        <v>190</v>
+      </c>
+      <c r="F14" s="5">
+        <v>83</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="15.6">
       <c r="A15" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="3"/>
-[...3 lines deleted...]
-      <c r="F15" s="5"/>
+      <c r="B15" s="3">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="C15" s="4">
+        <v>5754</v>
+      </c>
+      <c r="D15" s="4">
+        <v>3360</v>
+      </c>
+      <c r="E15" s="4">
+        <v>502</v>
+      </c>
+      <c r="F15" s="5">
+        <v>71</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="15.6">
       <c r="A16" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="3"/>
-[...3 lines deleted...]
-      <c r="F16" s="5"/>
+      <c r="B16" s="3">
+        <v>5.8</v>
+      </c>
+      <c r="C16" s="4">
+        <v>3963</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1783</v>
+      </c>
+      <c r="E16" s="4">
+        <v>378</v>
+      </c>
+      <c r="F16" s="5">
+        <v>36</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="15.6">
       <c r="A17" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="3"/>
-[...3 lines deleted...]
-      <c r="F17" s="5"/>
+      <c r="B17" s="3">
+        <v>7.4</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2912</v>
+      </c>
+      <c r="D17" s="4">
+        <v>1335</v>
+      </c>
+      <c r="E17" s="4">
+        <v>249</v>
+      </c>
+      <c r="F17" s="5">
+        <v>96</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="15.6">
       <c r="A18" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="3"/>
-[...3 lines deleted...]
-      <c r="F18" s="5"/>
+      <c r="B18" s="3">
+        <v>6.1</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2939</v>
+      </c>
+      <c r="D18" s="4">
+        <v>1480</v>
+      </c>
+      <c r="E18" s="4">
+        <v>337</v>
+      </c>
+      <c r="F18" s="5">
+        <v>125</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="15.6">
       <c r="A19" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="3"/>
-[...3 lines deleted...]
-      <c r="F19" s="5"/>
+      <c r="B19" s="3">
+        <v>7</v>
+      </c>
+      <c r="C19" s="4">
+        <v>1011</v>
+      </c>
+      <c r="D19" s="4">
+        <v>442</v>
+      </c>
+      <c r="E19" s="4">
+        <v>127</v>
+      </c>
+      <c r="F19" s="5">
+        <v>44</v>
+      </c>
     </row>
     <row r="20" spans="1:6" ht="15.6">
       <c r="A20" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="3"/>
-[...3 lines deleted...]
-      <c r="F20" s="5"/>
+      <c r="B20" s="3">
+        <v>5.2</v>
+      </c>
+      <c r="C20" s="4">
+        <v>1576</v>
+      </c>
+      <c r="D20" s="4">
+        <v>709</v>
+      </c>
+      <c r="E20" s="4">
+        <v>185</v>
+      </c>
+      <c r="F20" s="5">
+        <v>77</v>
+      </c>
     </row>
     <row r="21" spans="1:6" ht="15.6">
       <c r="A21" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="3"/>
-[...3 lines deleted...]
-      <c r="F21" s="5"/>
+      <c r="B21" s="3">
+        <v>5.4</v>
+      </c>
+      <c r="C21" s="4">
+        <v>2735</v>
+      </c>
+      <c r="D21" s="4">
+        <v>1481</v>
+      </c>
+      <c r="E21" s="4">
+        <v>250</v>
+      </c>
+      <c r="F21" s="5">
+        <v>248</v>
+      </c>
     </row>
     <row r="22" spans="1:6" ht="15.6">
       <c r="A22" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="3"/>
-[...3 lines deleted...]
-      <c r="F22" s="5"/>
+      <c r="B22" s="3">
+        <v>8.1</v>
+      </c>
+      <c r="C22" s="4">
+        <v>4812</v>
+      </c>
+      <c r="D22" s="4">
+        <v>2612</v>
+      </c>
+      <c r="E22" s="4">
+        <v>364</v>
+      </c>
+      <c r="F22" s="5">
+        <v>87</v>
+      </c>
     </row>
     <row r="23" spans="1:6" ht="15.6">
       <c r="A23" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="3"/>
-[...3 lines deleted...]
-      <c r="F23" s="5"/>
+      <c r="B23" s="3">
+        <v>6.8</v>
+      </c>
+      <c r="C23" s="4">
+        <v>3781</v>
+      </c>
+      <c r="D23" s="4">
+        <v>1869</v>
+      </c>
+      <c r="E23" s="4">
+        <v>314</v>
+      </c>
+      <c r="F23" s="5">
+        <v>156</v>
+      </c>
     </row>
     <row r="24" spans="1:6" ht="15.6">
       <c r="A24" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="7"/>
-[...3 lines deleted...]
-      <c r="F24" s="9"/>
+      <c r="B24" s="7">
+        <v>4.5</v>
+      </c>
+      <c r="C24" s="8">
+        <v>2570</v>
+      </c>
+      <c r="D24" s="8">
+        <v>1190</v>
+      </c>
+      <c r="E24" s="8">
+        <v>254</v>
+      </c>
+      <c r="F24" s="9">
+        <v>76</v>
+      </c>
     </row>
     <row r="25" spans="1:6" ht="15.6">
       <c r="A25" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="7"/>
-[...3 lines deleted...]
-      <c r="F25" s="9"/>
+      <c r="B25" s="7">
+        <v>9.6</v>
+      </c>
+      <c r="C25" s="8">
+        <v>2655</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1061</v>
+      </c>
+      <c r="E25" s="8">
+        <v>224</v>
+      </c>
+      <c r="F25" s="9">
+        <v>63</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71D034FC-5C3F-4523-BAB0-96B98DA4E864}">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.6640625" bestFit="1" customWidth="1"/>
@@ -10250,68 +10743,75 @@
     <row r="25" spans="1:6" ht="15.6">
       <c r="A25" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Spis tabel </vt:lpstr>
       <vt:lpstr>Tabela 1_styczeń2026</vt:lpstr>
       <vt:lpstr>Tabela 2_luty2026</vt:lpstr>
       <vt:lpstr>Tabela 3_marzec2026</vt:lpstr>
       <vt:lpstr>Tabela 4_kwiecień2026</vt:lpstr>
-      <vt:lpstr>Tabela 5_maj202</vt:lpstr>
+      <vt:lpstr>Tabela 5_maj2026</vt:lpstr>
       <vt:lpstr>Tabela 6_czerwiec2026</vt:lpstr>
       <vt:lpstr>Tabela 7_lipiec2026</vt:lpstr>
       <vt:lpstr>Tabela 8_sierpień2026</vt:lpstr>
       <vt:lpstr>Tabela 9_wrzesień2026</vt:lpstr>
       <vt:lpstr>Tabela 10_październik2026</vt:lpstr>
       <vt:lpstr>Tabela 11_listopad2026</vt:lpstr>
       <vt:lpstr>Tabela 12_grudzień2026</vt:lpstr>
+      <vt:lpstr>Tabela_3_Podstawowe_dane_o_bezrobociu_w_Małopolsce_w_podziale_na_powiaty__według_stanu_na_koniec_marca_2026_roku.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Podstawowe dane o bezrobociu_2023</dc:title>
   <dc:creator>Paulina Marmuszewska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>